--- v0 (2026-04-01)
+++ v1 (2026-05-11)
@@ -46,56 +46,62 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009819B9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>FACILITIES USE AGREEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D1F228D" w14:textId="77777777" w:rsidR="00FD17D1" w:rsidRDefault="00FD17D1" w:rsidP="00FD17D1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E7D38E3" w14:textId="77777777" w:rsidR="00FD17D1" w:rsidRDefault="00FD17D1" w:rsidP="00FD17D1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24FC491D" w14:textId="77777777" w:rsidR="00FD17D1" w:rsidRDefault="00FD17D1" w:rsidP="00FD17D1">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">In consideration of the honorium noted below made payable to </w:t>
+    <w:p w14:paraId="24FC491D" w14:textId="068EE180" w:rsidR="00FD17D1" w:rsidRDefault="00FD17D1" w:rsidP="00FD17D1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In consideration of the honor</w:t>
+      </w:r>
+      <w:r w:rsidR="00487175">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ium noted below made payable to </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Text1"/>
       <w:r w:rsidR="00D62092">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="ENTER PARISH"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00D62092">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00D62092">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00D62092">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>ENTER PARISH</w:t>
@@ -660,95 +666,101 @@
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006C7901">
         <w:t>C.</w:t>
       </w:r>
       <w:r w:rsidRPr="006C7901">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="006C7901">
         <w:t>ser</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>will at its own expense procure and maintain:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759E4ADF" w14:textId="77777777" w:rsidR="00FD17D1" w:rsidRDefault="00FD17D1" w:rsidP="00FD17D1">
+    <w:p w14:paraId="759E4ADF" w14:textId="601E5E33" w:rsidR="00FD17D1" w:rsidRDefault="00FD17D1" w:rsidP="00FD17D1">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Comprehensive General Liability Insurance for personal injury (including deaths) and property damage with a combined single limit of at least $1,000,000 per occurrence.  The certificate must state specifically “</w:t>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="Text14"/>
       <w:r w:rsidR="00D62092">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="ENTER PARISH"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00D62092">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00D62092">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00D62092">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>ENTER PARISH</w:t>
       </w:r>
       <w:r w:rsidR="00D62092">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
-        <w:t>” and the Diocese of Ogdensburg shall be name</w:t>
+        <w:t xml:space="preserve"> and the Diocese of Ogdensburg shall be name</w:t>
       </w:r>
       <w:r w:rsidR="00D62092">
         <w:t>d</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> as additional insured’s.”  The certificate must also state that the policy shall not be terminated, cancelled or materially altered for any reasons without ten (10) days prior written notice.  The certificate evidencing insurance shall be delivered to </w:t>
+        <w:t xml:space="preserve"> as additional insured</w:t>
+      </w:r>
+      <w:r w:rsidR="00487175">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.”  The certificate must also state that the policy shall not be terminated, cancelled or materially altered for any reasons without ten (10) days prior written notice.  The certificate evidencing insurance shall be delivered to </w:t>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="Text15"/>
       <w:r w:rsidR="007D2D95">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="ENTER PARISH"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007D2D95">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="007D2D95">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007D2D95">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>ENTER PARISH</w:t>
@@ -792,165 +804,179 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:t>.  When applicable to the nature of the user’s</w:t>
       </w:r>
       <w:r w:rsidR="007D2D95">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">activities, the insurance certificate shall evidence coverage that does not contain any exclusion for the Insured’s negligence in causing injury </w:t>
       </w:r>
       <w:r w:rsidR="007D2D95">
         <w:t>to athletic/sport participants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54AB45DF" w14:textId="77777777" w:rsidR="0011753E" w:rsidRDefault="0011753E" w:rsidP="0011753E">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49A46C54" w14:textId="77777777" w:rsidR="0011753E" w:rsidRDefault="0011753E" w:rsidP="0011753E">
+    <w:p w14:paraId="0EB3D776" w14:textId="77777777" w:rsidR="00487175" w:rsidRPr="009B1A11" w:rsidRDefault="00487175" w:rsidP="00487175">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>If this insurance cannot be acquired the user will acquire Tenant-User Liability Insurance Policy (TULIP) through the Diocese of Ogdensburg.</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="7133C455" w14:textId="77777777" w:rsidR="00613DFF" w:rsidRDefault="00613DFF" w:rsidP="00613DFF">
+        <w:t xml:space="preserve">If this insurance cannot be acquired, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1A11">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Diocese of Ogdensburg offers this Insurance Policy for Special Events held at Catholic Parishes, Schools and Agencies under the GatherGuard platform. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245D9313" w14:textId="77777777" w:rsidR="00487175" w:rsidRDefault="00487175" w:rsidP="00487175">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E00523" w14:textId="77777777" w:rsidR="00487175" w:rsidRPr="00966D82" w:rsidRDefault="00487175" w:rsidP="00487175">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00966D82">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">HOW IT WORKS: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1131E343" w14:textId="77777777" w:rsidR="00487175" w:rsidRDefault="00487175" w:rsidP="00487175">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Visit the TULIP website at </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="69FFEF6E" w14:textId="77777777" w:rsidR="00613DFF" w:rsidRDefault="00613DFF" w:rsidP="00613DFF">
+        <w:t xml:space="preserve">Visit the GatherGuard </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00966D82">
+        <w:t>website</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> https://app.gatherguard.com </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00966D82">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>follow the instructions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E8491F" w14:textId="77777777" w:rsidR="00487175" w:rsidRPr="00966D82" w:rsidRDefault="00487175" w:rsidP="00487175">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Under TULIP – Event Insurance click on Purchase or Quote</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A914739" w14:textId="77777777" w:rsidR="00613DFF" w:rsidRDefault="00613DFF" w:rsidP="00613DFF">
+        <w:t xml:space="preserve">You will pick the type of event, answer a few questions, and then enter the Facility Code ID (provided by parish/school when booking events). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074A048E" w14:textId="77777777" w:rsidR="00487175" w:rsidRPr="00966D82" w:rsidRDefault="00487175" w:rsidP="00487175">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Enter facility ID code: (To be provided by locations when booking events per attached spreadsheet)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="52661DA3" w14:textId="77777777" w:rsidR="00613DFF" w:rsidRDefault="00613DFF" w:rsidP="00613DFF">
+        <w:t xml:space="preserve">A quote will show on the screen.  If you are ready to purchase, enter your payment information to pay with a credit card. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00966D82">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9D6A57" w14:textId="77777777" w:rsidR="00487175" w:rsidRPr="00966D82" w:rsidRDefault="00487175" w:rsidP="00487175">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="328BDE71" w14:textId="77777777" w:rsidR="00613DFF" w:rsidRDefault="00613DFF" w:rsidP="00613DFF">
+      <w:r w:rsidRPr="00966D82">
+        <w:t>Upon completion of transaction, you will receive via email, a Binder/Certificate evidencing coverage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0572A1" w14:textId="77777777" w:rsidR="00487175" w:rsidRDefault="00487175" w:rsidP="00487175">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>If you are ready to purchase just complete the form and pay with a credit card</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3AE161EE" w14:textId="77777777" w:rsidR="0011753E" w:rsidRPr="00613DFF" w:rsidRDefault="00613DFF" w:rsidP="00613DFF">
+        <w:t>The D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00966D82">
+        <w:t>iocese/Parish Office will also receive a Certificate as part of your Facility Use Application process</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0B8152" w14:textId="77777777" w:rsidR="00487175" w:rsidRPr="00966D82" w:rsidRDefault="00487175" w:rsidP="00487175">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Should you require further assistance please call the OneBeacon Entertainment TULIP help desk at 800-507-8414 Monday through Friday between 5:30 A.M. and 5:00 P.M. Pacific Time</w:t>
+        <w:t>Should you require further assistance, please call the GatherGuard Help desk at 844-747-6240 Monday - Friday between 5:30 a.m. and 5:00 p.m. Pacific time or contact the Diocesan Insurance Office at 315-393-2920.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7376A8DF" w14:textId="77777777" w:rsidR="00FD17D1" w:rsidRDefault="00FD17D1" w:rsidP="00FD17D1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A3962CE" w14:textId="77777777" w:rsidR="00FD17D1" w:rsidRDefault="00FD17D1" w:rsidP="00FD17D1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00081217">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>FORCE MAJEURE</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="16" w:name="Text17"/>
     <w:p w14:paraId="769052F9" w14:textId="77777777" w:rsidR="00FD17D1" w:rsidRDefault="007D2D95" w:rsidP="00FD17D1">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -1342,279 +1368,339 @@
     <w:p w14:paraId="3B89F4E4" w14:textId="77777777" w:rsidR="00FD17D1" w:rsidRDefault="00FD17D1" w:rsidP="00FD17D1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>By:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>________________________________</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>By:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3684A705" w14:textId="77777777" w:rsidR="00FD17D1" w:rsidRDefault="00FD17D1" w:rsidP="00FD17D1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A083CA4" w14:textId="77777777" w:rsidR="00FD17D1" w:rsidRDefault="00FD17D1" w:rsidP="00FD17D1">
+    <w:p w14:paraId="1A083CA4" w14:textId="61D7DEA7" w:rsidR="00FD17D1" w:rsidRDefault="00FD17D1" w:rsidP="00FD17D1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Title</w:t>
+      </w:r>
+      <w:r w:rsidR="00487175">
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>________________________________</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Title</w:t>
       </w:r>
+      <w:r w:rsidR="00487175">
+        <w:t>:</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="490B208A" w14:textId="77777777" w:rsidR="00FD17D1" w:rsidRDefault="00FD17D1" w:rsidP="00FD17D1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AEC3A7B" w14:textId="77777777" w:rsidR="00FD17D1" w:rsidRDefault="00FD17D1" w:rsidP="00FD17D1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Date:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>________________________________</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Date:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="638C4D2F" w14:textId="77777777" w:rsidR="00FD17D1" w:rsidRPr="0076715D" w:rsidRDefault="00FD17D1" w:rsidP="00FD17D1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1879EF60" w14:textId="77777777" w:rsidR="001267F8" w:rsidRDefault="001267F8" w:rsidP="00510B07">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001267F8" w:rsidSect="004B78D4">
-      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E023A1C" w14:textId="77777777" w:rsidR="009F3864" w:rsidRDefault="009F3864" w:rsidP="00C67753">
+    <w:p w14:paraId="63A81D78" w14:textId="77777777" w:rsidR="00680B8B" w:rsidRDefault="00680B8B" w:rsidP="00C67753">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CCCED7E" w14:textId="77777777" w:rsidR="009F3864" w:rsidRDefault="009F3864" w:rsidP="00C67753">
+    <w:p w14:paraId="0B58F757" w14:textId="77777777" w:rsidR="00680B8B" w:rsidRDefault="00680B8B" w:rsidP="00C67753">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Carnegie">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DD89FCB" w14:textId="77777777" w:rsidR="009F3864" w:rsidRDefault="009F3864" w:rsidP="00C67753">
+    <w:p w14:paraId="182B580B" w14:textId="77777777" w:rsidR="00680B8B" w:rsidRDefault="00680B8B" w:rsidP="00C67753">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60389AB4" w14:textId="77777777" w:rsidR="009F3864" w:rsidRDefault="009F3864" w:rsidP="00C67753">
+    <w:p w14:paraId="363A3636" w14:textId="77777777" w:rsidR="00680B8B" w:rsidRDefault="00680B8B" w:rsidP="00C67753">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="050EE719" w14:textId="77777777" w:rsidR="004B78D4" w:rsidRPr="007876A9" w:rsidRDefault="00FD17D1" w:rsidP="004B78D4">
+  <w:p w14:paraId="366582D4" w14:textId="02FE2780" w:rsidR="00487175" w:rsidRDefault="00487175" w:rsidP="00487175">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="center"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="007876A9">
-[...4 lines deleted...]
-      <w:t xml:space="preserve">Page </w:t>
+    <w:r>
+      <w:t>Facilities Use Agreement</w:t>
     </w:r>
-    <w:r w:rsidR="00C67753" w:rsidRPr="007876A9">
-[...4 lines deleted...]
-      <w:fldChar w:fldCharType="begin"/>
+    <w:r>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="007876A9">
-[...4 lines deleted...]
-      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    <w:r>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="00C67753" w:rsidRPr="007876A9">
-[...20 lines deleted...]
-    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-1318336367"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r>
+          <w:t xml:space="preserve">Page </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r>
+          <w:t xml:space="preserve"> of </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
   <w:p w14:paraId="27C46521" w14:textId="77777777" w:rsidR="004B78D4" w:rsidRDefault="004B78D4" w:rsidP="004B78D4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="537276B1"/>
+    <w:nsid w:val="402E5932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="79FEA388"/>
+    <w:tmpl w:val="357661C4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -1680,203 +1766,327 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="537276B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="79FEA388"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8640" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="766462491">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="584340586">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FD17D1"/>
     <w:rsid w:val="0001379D"/>
+    <w:rsid w:val="00023AAB"/>
     <w:rsid w:val="0011753E"/>
     <w:rsid w:val="001267F8"/>
     <w:rsid w:val="001269A8"/>
     <w:rsid w:val="00126F7F"/>
     <w:rsid w:val="00131A90"/>
     <w:rsid w:val="001775DB"/>
     <w:rsid w:val="001A38F4"/>
     <w:rsid w:val="001C0C07"/>
     <w:rsid w:val="001D0C03"/>
     <w:rsid w:val="0028659A"/>
     <w:rsid w:val="00297925"/>
     <w:rsid w:val="003671A8"/>
     <w:rsid w:val="003A40B4"/>
     <w:rsid w:val="003C426D"/>
     <w:rsid w:val="003D21A6"/>
     <w:rsid w:val="0044228F"/>
     <w:rsid w:val="00445D6E"/>
+    <w:rsid w:val="00487175"/>
     <w:rsid w:val="0049270F"/>
     <w:rsid w:val="004B78D4"/>
     <w:rsid w:val="004E283F"/>
     <w:rsid w:val="00510B07"/>
     <w:rsid w:val="005355A0"/>
     <w:rsid w:val="00576ADD"/>
     <w:rsid w:val="005A5A60"/>
     <w:rsid w:val="005E5C68"/>
     <w:rsid w:val="00613DFF"/>
+    <w:rsid w:val="00680B8B"/>
     <w:rsid w:val="007D2CBB"/>
     <w:rsid w:val="007D2D95"/>
     <w:rsid w:val="007D6C3B"/>
     <w:rsid w:val="0084553F"/>
     <w:rsid w:val="008932EE"/>
     <w:rsid w:val="008A1C5A"/>
     <w:rsid w:val="008C59E1"/>
+    <w:rsid w:val="008D0828"/>
     <w:rsid w:val="009103CF"/>
     <w:rsid w:val="009248D9"/>
     <w:rsid w:val="00945882"/>
     <w:rsid w:val="009706D5"/>
     <w:rsid w:val="009F3864"/>
     <w:rsid w:val="00A16D49"/>
     <w:rsid w:val="00AB6558"/>
     <w:rsid w:val="00AD4DD0"/>
     <w:rsid w:val="00B02D7F"/>
     <w:rsid w:val="00B7128C"/>
     <w:rsid w:val="00B76013"/>
     <w:rsid w:val="00B77DE4"/>
     <w:rsid w:val="00BA4C09"/>
     <w:rsid w:val="00BC0252"/>
     <w:rsid w:val="00BE664B"/>
     <w:rsid w:val="00C207FC"/>
     <w:rsid w:val="00C50F03"/>
     <w:rsid w:val="00C67753"/>
     <w:rsid w:val="00CC3058"/>
     <w:rsid w:val="00CF6D57"/>
     <w:rsid w:val="00D063D1"/>
     <w:rsid w:val="00D62092"/>
     <w:rsid w:val="00DC2A63"/>
     <w:rsid w:val="00E03C7E"/>
     <w:rsid w:val="00E156E7"/>
     <w:rsid w:val="00E563E8"/>
     <w:rsid w:val="00EA1BFA"/>
     <w:rsid w:val="00F21652"/>
     <w:rsid w:val="00F55BF7"/>
     <w:rsid w:val="00FA1B4C"/>
     <w:rsid w:val="00FD17D1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="181E31B7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{227ABF92-5504-4C25-9B6F-A7691C12F561}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2172,86 +2382,110 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:rsid w:val="00FD17D1"/>
     <w:rPr>
       <w:rFonts w:ascii="Carnegie" w:hAnsi="Carnegie"/>
       <w:i/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD17D1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD17D1"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="0011753E"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:rsid w:val="00487175"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="00487175"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onebeaconentertainment.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2518,196 +2752,160 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="bb1a50b3-6b12-44e1-963b-ff41cd8cb57f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8064c648-f23f-4201-b49e-63d9ab960119">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004C0EF440E56FBE42B09F7F3C4308A6E5" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="787ad32c3502f973c93120d3dd741ab1">
-[...2 lines deleted...]
-    <xsd:import namespace="9926944a-7876-4544-842a-23459bf685f0"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010096B22652AA4FDB4587B896AD7C18C4BC" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6f28330e7e7003d7d0567ab6d1f5c379">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8064c648-f23f-4201-b49e-63d9ab960119" xmlns:ns3="bb1a50b3-6b12-44e1-963b-ff41cd8cb57f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4a292a75f43d814a1a9a2f067850a0a8" ns2:_="" ns3:_="">
+    <xsd:import namespace="8064c648-f23f-4201-b49e-63d9ab960119"/>
+    <xsd:import namespace="bb1a50b3-6b12-44e1-963b-ff41cd8cb57f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="98bf7004-6a99-4dd1-80b1-0df2c71c8123" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8064c648-f23f-4201-b49e-63d9ab960119" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f113ec7-3b65-4bb7-b83c-92a4b996dcda" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="17" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
-[...11 lines deleted...]
-    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f113ec7-3b65-4bb7-b83c-92a4b996dcda" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...5 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9926944a-7876-4544-842a-23459bf685f0" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bb1a50b3-6b12-44e1-963b-ff41cd8cb57f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f74ef338-6ba3-4aad-8414-2a932d3ed1fa}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9926944a-7876-4544-842a-23459bf685f0">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b38e1767-211c-4c0a-a09a-7b5dc24eed87}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="bb1a50b3-6b12-44e1-963b-ff41cd8cb57f">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -2775,140 +2973,126 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB3EFDCA-0499-4217-A5C8-DE3977378A63}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFD68A76-DE44-4BCD-AB07-D472DA8E77CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9926944a-7876-4544-842a-23459bf685f0"/>
     <ds:schemaRef ds:uri="98bf7004-6a99-4dd1-80b1-0df2c71c8123"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7FDD942-8C98-461B-8056-A74BF3E5BE22}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3E68680-0060-49C6-B5B2-A452156D39CD}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>762</Words>
-  <Characters>5011</Characters>
+  <Words>875</Words>
+  <Characters>4994</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>131</Lines>
-  <Paragraphs>80</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5693</CharactersWithSpaces>
+  <CharactersWithSpaces>5858</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3276833</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>48</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.onebeaconentertainment.com/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gidget Kimble</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101004C0EF440E56FBE42B09F7F3C4308A6E5</vt:lpwstr>
+    <vt:lpwstr>0x01010096B22652AA4FDB4587B896AD7C18C4BC</vt:lpwstr>
   </property>
 </Properties>
 </file>